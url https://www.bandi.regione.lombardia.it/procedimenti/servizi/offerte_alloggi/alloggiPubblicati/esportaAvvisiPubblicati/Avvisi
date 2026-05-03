--- v2 (2026-02-28)
+++ v3 (2026-05-03)
@@ -25,137 +25,296 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="31" uniqueCount="29">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="82">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>28/02/2026 23:30:01</t>
-[...2 lines deleted...]
-    <t>12642</t>
+    <t>03/05/2026 13:30:02</t>
+  </si>
+  <si>
+    <t>12902</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>BRESCIA EST</t>
-[...47 lines deleted...]
-    <t>25/03/2026 23:59</t>
+    <t>ABBIATEGRASSO</t>
+  </si>
+  <si>
+    <t>COMUNE DI ABBIATEGRASSO</t>
+  </si>
+  <si>
+    <t>ABBIATEGRASSO, ALBAIRATE, BESATE, BUBBIANO, CALVIGNASCO, CASSINETTA DI LUGAGNANO, CISLIANO, GAGGIANO, GUDO VISCONTI, MORIMONDO, MOTTA VISCONTI, OZZERO, ROSATE, VERMEZZO CON ZELO</t>
+  </si>
+  <si>
+    <t>20/04/2026 00:00</t>
+  </si>
+  <si>
+    <t>05/06/2026 23:59</t>
+  </si>
+  <si>
+    <t>13002</t>
+  </si>
+  <si>
+    <t>BERGAMO</t>
+  </si>
+  <si>
+    <t>COMUNE DI BERGAMO</t>
+  </si>
+  <si>
+    <t>BERGAMO, GORLE, ORIO AL SERIO, PONTERANICA, SORISOLE, TORRE BOLDONE</t>
+  </si>
+  <si>
+    <t>20/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>25/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>12864</t>
+  </si>
+  <si>
+    <t>BRESCIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI BRESCIA</t>
+  </si>
+  <si>
+    <t>BRESCIA, COLLEBEATO</t>
+  </si>
+  <si>
+    <t>13/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>22/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>12762</t>
+  </si>
+  <si>
+    <t>BRESCIA OVEST</t>
+  </si>
+  <si>
+    <t>COMUNE DI OSPITALETTO</t>
+  </si>
+  <si>
+    <t>BERLINGO, CASTEGNATO, CASTEL MELLA, CELLATICA, GUSSAGO, OME, OSPITALETTO, RODENGO-SAIANO, RONCADELLE, TORBOLE CASAGLIA, TRAVAGLIATO</t>
+  </si>
+  <si>
+    <t>10/03/2026 12:00</t>
+  </si>
+  <si>
+    <t>04/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>12962</t>
+  </si>
+  <si>
+    <t>GARBAGNATE MILANESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOLLATE</t>
+  </si>
+  <si>
+    <t>BARANZATE, BOLLATE, CESATE, GARBAGNATE MILANESE, NOVATE MILANESE, PADERNO DUGNANO, SENAGO, SOLARO</t>
+  </si>
+  <si>
+    <t>21/04/2026 12:00</t>
+  </si>
+  <si>
+    <t>24/05/2026 23:59</t>
+  </si>
+  <si>
+    <t>12802</t>
+  </si>
+  <si>
+    <t>GARDA - SALÒ</t>
+  </si>
+  <si>
+    <t>COMUNE DI DESENZANO DEL GARDA</t>
+  </si>
+  <si>
+    <t>BEDIZZOLE, CALVAGESE DELLA RIVIERA, DESENZANO DEL GARDA, GARDONE RIVIERA, GARGNANO, LIMONE SUL GARDA, LONATO DEL GARDA, MAGASA, MANERBA DEL GARDA, MONIGA DEL GARDA, PADENGHE SUL GARDA, POLPENAZZE DEL GARDA, POZZOLENGO, PUEGNAGO SUL GARDA, SALO', SAN FELICE DEL BENACO, SIRMIONE, SOIANO DEL LAGO, TIGNALE, TOSCOLANO-MADERNO, TREMOSINE, VALVESTINO</t>
+  </si>
+  <si>
+    <t>22/05/2026 16:00</t>
+  </si>
+  <si>
+    <t>12882</t>
+  </si>
+  <si>
+    <t>OGLIO OVEST</t>
+  </si>
+  <si>
+    <t>COMUNE DI CHIARI</t>
+  </si>
+  <si>
+    <t>CASTELCOVATI, CASTREZZATO, CAZZAGO SAN MARTINO, CHIARI, COCCAGLIO, COMEZZANO-CIZZAGO, ROCCAFRANCA, ROVATO, RUDIANO, TRENZANO, URAGO D'OGLIO</t>
+  </si>
+  <si>
+    <t>03/04/2026 14:00</t>
+  </si>
+  <si>
+    <t>10/05/2026 14:00</t>
+  </si>
+  <si>
+    <t>12922</t>
+  </si>
+  <si>
+    <t>OSTIGLIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SERMIDE E FELONICA</t>
+  </si>
+  <si>
+    <t>BORGO CARBONARA, BORGO MANTOVANO, MAGNACAVALLO, OSTIGLIA, POGGIO RUSCO, QUINGENTOLE, QUISTELLO, SAN GIACOMO DELLE SEGNATE, SAN GIOVANNI DEL DOSSO, SCHIVENOGLIA, SERMIDE E FELONICA, SERRAVALLE A PO, SUSTINENTE</t>
+  </si>
+  <si>
+    <t>08/04/2026 09:00</t>
+  </si>
+  <si>
+    <t>08/05/2026 23:59</t>
+  </si>
+  <si>
+    <t>12942</t>
+  </si>
+  <si>
+    <t>SESTO CALENDE</t>
+  </si>
+  <si>
+    <t>COMUNE DI SESTO CALENDE</t>
+  </si>
+  <si>
+    <t>ANGERA, CADREZZATE CON OSMATE, COMABBIO, ISPRA, MERCALLO, RANCO, SESTO CALENDE, TAINO, TERNATE, TRAVEDONA-MONATE, VARANO BORGHI, VERGIATE</t>
+  </si>
+  <si>
+    <t>17/04/2026 12:00</t>
+  </si>
+  <si>
+    <t>26/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>13102</t>
+  </si>
+  <si>
+    <t>SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>COMUNE DI SOMMA LOMBARDO</t>
+  </si>
+  <si>
+    <t>ARSAGO SEPRIO, BESNATE, CARDANO AL CAMPO, CASORATE SEMPIONE, FERNO, GOLASECCA, LONATE POZZOLO, SOMMA LOMBARDO, VIZZOLA TICINO</t>
+  </si>
+  <si>
+    <t>28/04/2026 08:00</t>
+  </si>
+  <si>
+    <t>25/07/2026 23:00</t>
+  </si>
+  <si>
+    <t>12842</t>
+  </si>
+  <si>
+    <t>SUZZARA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SUZZARA</t>
+  </si>
+  <si>
+    <t>GONZAGA, MOGLIA, MOTTEGGIANA, PEGOGNAGA, SAN BENEDETTO PO, SUZZARA</t>
+  </si>
+  <si>
+    <t>01/04/2026 10:00</t>
+  </si>
+  <si>
+    <t>16/05/2026 12:00</t>
+  </si>
+  <si>
+    <t>13022</t>
+  </si>
+  <si>
+    <t>VARESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI VARESE</t>
+  </si>
+  <si>
+    <t>BARASSO, BODIO LOMNAGO, BRINZIO, CASCIAGO, CAZZAGO BRABBIA, COMERIO, GALLIATE LOMBARDO, INARZO, LOZZA, LUVINATE, MALNATE, VARESE</t>
+  </si>
+  <si>
+    <t>22/04/2026 14:00</t>
+  </si>
+  <si>
+    <t>22/06/2026 14:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -518,51 +677,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L8"/>
+  <dimension ref="A1:L17"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -669,50 +828,257 @@
       <c r="G7" t="s" s="7">
         <v>22</v>
       </c>
     </row>
     <row r="8">
       <c r="A8" t="s" s="7">
         <v>23</v>
       </c>
       <c r="B8" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C8" t="s" s="7">
         <v>24</v>
       </c>
       <c r="D8" t="s" s="7">
         <v>25</v>
       </c>
       <c r="E8" t="s" s="7">
         <v>26</v>
       </c>
       <c r="F8" t="s" s="7">
         <v>27</v>
       </c>
       <c r="G8" t="s" s="7">
         <v>28</v>
+      </c>
+    </row>
+    <row r="9">
+      <c r="A9" t="s" s="7">
+        <v>29</v>
+      </c>
+      <c r="B9" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C9" t="s" s="7">
+        <v>30</v>
+      </c>
+      <c r="D9" t="s" s="7">
+        <v>31</v>
+      </c>
+      <c r="E9" t="s" s="7">
+        <v>32</v>
+      </c>
+      <c r="F9" t="s" s="7">
+        <v>33</v>
+      </c>
+      <c r="G9" t="s" s="7">
+        <v>34</v>
+      </c>
+    </row>
+    <row r="10">
+      <c r="A10" t="s" s="7">
+        <v>35</v>
+      </c>
+      <c r="B10" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C10" t="s" s="7">
+        <v>36</v>
+      </c>
+      <c r="D10" t="s" s="7">
+        <v>37</v>
+      </c>
+      <c r="E10" t="s" s="7">
+        <v>38</v>
+      </c>
+      <c r="F10" t="s" s="7">
+        <v>39</v>
+      </c>
+      <c r="G10" t="s" s="7">
+        <v>40</v>
+      </c>
+    </row>
+    <row r="11">
+      <c r="A11" t="s" s="7">
+        <v>41</v>
+      </c>
+      <c r="B11" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C11" t="s" s="7">
+        <v>42</v>
+      </c>
+      <c r="D11" t="s" s="7">
+        <v>43</v>
+      </c>
+      <c r="E11" t="s" s="7">
+        <v>44</v>
+      </c>
+      <c r="F11" t="s" s="7">
+        <v>21</v>
+      </c>
+      <c r="G11" t="s" s="7">
+        <v>45</v>
+      </c>
+    </row>
+    <row r="12">
+      <c r="A12" t="s" s="7">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C12" t="s" s="7">
+        <v>47</v>
+      </c>
+      <c r="D12" t="s" s="7">
+        <v>48</v>
+      </c>
+      <c r="E12" t="s" s="7">
+        <v>49</v>
+      </c>
+      <c r="F12" t="s" s="7">
+        <v>50</v>
+      </c>
+      <c r="G12" t="s" s="7">
+        <v>51</v>
+      </c>
+    </row>
+    <row r="13">
+      <c r="A13" t="s" s="7">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C13" t="s" s="7">
+        <v>53</v>
+      </c>
+      <c r="D13" t="s" s="7">
+        <v>54</v>
+      </c>
+      <c r="E13" t="s" s="7">
+        <v>55</v>
+      </c>
+      <c r="F13" t="s" s="7">
+        <v>56</v>
+      </c>
+      <c r="G13" t="s" s="7">
+        <v>57</v>
+      </c>
+    </row>
+    <row r="14">
+      <c r="A14" t="s" s="7">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C14" t="s" s="7">
+        <v>59</v>
+      </c>
+      <c r="D14" t="s" s="7">
+        <v>60</v>
+      </c>
+      <c r="E14" t="s" s="7">
+        <v>61</v>
+      </c>
+      <c r="F14" t="s" s="7">
+        <v>62</v>
+      </c>
+      <c r="G14" t="s" s="7">
+        <v>63</v>
+      </c>
+    </row>
+    <row r="15">
+      <c r="A15" t="s" s="7">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s" s="7">
+        <v>65</v>
+      </c>
+      <c r="D15" t="s" s="7">
+        <v>66</v>
+      </c>
+      <c r="E15" t="s" s="7">
+        <v>67</v>
+      </c>
+      <c r="F15" t="s" s="7">
+        <v>68</v>
+      </c>
+      <c r="G15" t="s" s="7">
+        <v>69</v>
+      </c>
+    </row>
+    <row r="16">
+      <c r="A16" t="s" s="7">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C16" t="s" s="7">
+        <v>71</v>
+      </c>
+      <c r="D16" t="s" s="7">
+        <v>72</v>
+      </c>
+      <c r="E16" t="s" s="7">
+        <v>73</v>
+      </c>
+      <c r="F16" t="s" s="7">
+        <v>74</v>
+      </c>
+      <c r="G16" t="s" s="7">
+        <v>75</v>
+      </c>
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="7">
+        <v>76</v>
+      </c>
+      <c r="B17" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s" s="7">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s" s="7">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s" s="7">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s" s="7">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s" s="7">
+        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">