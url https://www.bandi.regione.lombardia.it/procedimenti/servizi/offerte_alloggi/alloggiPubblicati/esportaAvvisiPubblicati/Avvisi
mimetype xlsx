--- v3 (2026-05-03)
+++ v4 (2026-07-21)
@@ -25,296 +25,281 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="94" uniqueCount="82">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="77">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>03/05/2026 13:30:02</t>
-[...2 lines deleted...]
-    <t>12902</t>
+    <t>21/07/2026 05:30:03</t>
+  </si>
+  <si>
+    <t>13442</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>ABBIATEGRASSO</t>
-[...119 lines deleted...]
-    <t>12922</t>
+    <t>BASSA BRESCIANA CENTRALE</t>
+  </si>
+  <si>
+    <t>COMUNE DI GOTTOLENGO</t>
+  </si>
+  <si>
+    <t>ALFIANELLO, BAGNOLO MELLA, BASSANO BRESCIANO, CIGOLE, FIESSE, GAMBARA, GHEDI, GOTTOLENGO, ISORELLA, LENO, MANERBIO, MILZANO, OFFLAGA, PAVONE DEL MELLA, PONTEVICO, PRALBOINO, SAN GERVASIO BRESCIANO, SENIGA, VEROLANUOVA, VEROLAVECCHIA</t>
+  </si>
+  <si>
+    <t>15/06/2026 14:00</t>
+  </si>
+  <si>
+    <t>22/08/2026 16:00</t>
+  </si>
+  <si>
+    <t>13522</t>
+  </si>
+  <si>
+    <t>COMO</t>
+  </si>
+  <si>
+    <t>COMUNE DI COMO</t>
+  </si>
+  <si>
+    <t>ALBESE CON CASSANO, BELLAGIO, BLEVIO, BRIENNO, BRUNATE, CARATE URIO, CERNOBBIO, COMO, FAGGETO LARIO, LAGLIO, LEZZENO, LIPOMO, MASLIANICO, MOLTRASIO, MONTANO LUCINO, MONTORFANO, NESSO, POGNANA LARIO, SAN FERMO DELLA BATTAGLIA, TAVERNERIO, TORNO</t>
+  </si>
+  <si>
+    <t>01/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>04/09/2026 12:30</t>
+  </si>
+  <si>
+    <t>13382</t>
+  </si>
+  <si>
+    <t>GRUMELLO</t>
+  </si>
+  <si>
+    <t>COMUNE DI BOLGARE</t>
+  </si>
+  <si>
+    <t>BOLGARE, CALCINATE, CASTELLI CALEPIO, CHIUDUNO, GRUMELLO DEL MONTE, MORNICO AL SERIO, PALOSCO, TELGATE</t>
+  </si>
+  <si>
+    <t>15/06/2026 12:00</t>
+  </si>
+  <si>
+    <t>17/09/2026 12:00</t>
+  </si>
+  <si>
+    <t>13542</t>
+  </si>
+  <si>
+    <t>MILANO CITTÀ</t>
+  </si>
+  <si>
+    <t>COMUNE DI MILANO</t>
+  </si>
+  <si>
+    <t>MILANO</t>
+  </si>
+  <si>
+    <t>02/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>16/09/2026 12:00</t>
+  </si>
+  <si>
+    <t>13642</t>
   </si>
   <si>
     <t>OSTIGLIA</t>
   </si>
   <si>
     <t>COMUNE DI SERMIDE E FELONICA</t>
   </si>
   <si>
     <t>BORGO CARBONARA, BORGO MANTOVANO, MAGNACAVALLO, OSTIGLIA, POGGIO RUSCO, QUINGENTOLE, QUISTELLO, SAN GIACOMO DELLE SEGNATE, SAN GIOVANNI DEL DOSSO, SCHIVENOGLIA, SERMIDE E FELONICA, SERRAVALLE A PO, SUSTINENTE</t>
   </si>
   <si>
-    <t>08/04/2026 09:00</t>
-[...20 lines deleted...]
-    <t>26/05/2026 12:00</t>
+    <t>17/07/2026 10:00</t>
+  </si>
+  <si>
+    <t>16/08/2026 10:00</t>
+  </si>
+  <si>
+    <t>13502</t>
+  </si>
+  <si>
+    <t>ROMANO DI LOMBARDIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI ROMANO DI LOMBARDIA</t>
+  </si>
+  <si>
+    <t>ANTEGNATE, BARBATA, BARIANO, CALCIO, CIVIDATE AL PIANO, COLOGNO AL SERIO, CORTENUOVA, COVO, FARA OLIVANA CON SOLA, FONTANELLA, GHISALBA, ISSO, MARTINENGO, MORENGO, PUMENENGO, ROMANO DI LOMBARDIA, TORRE PALLAVICINA</t>
+  </si>
+  <si>
+    <t>19/06/2026 09:00</t>
+  </si>
+  <si>
+    <t>22/07/2026 13:00</t>
+  </si>
+  <si>
+    <t>13582</t>
+  </si>
+  <si>
+    <t>SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>COMUNE DI SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>COLOGNO MONZESE, SESTO SAN GIOVANNI</t>
+  </si>
+  <si>
+    <t>30/06/2026 10:00</t>
+  </si>
+  <si>
+    <t>18/09/2026 16:00</t>
   </si>
   <si>
     <t>13102</t>
   </si>
   <si>
     <t>SOMMA LOMBARDO</t>
   </si>
   <si>
     <t>COMUNE DI SOMMA LOMBARDO</t>
   </si>
   <si>
     <t>ARSAGO SEPRIO, BESNATE, CARDANO AL CAMPO, CASORATE SEMPIONE, FERNO, GOLASECCA, LONATE POZZOLO, SOMMA LOMBARDO, VIZZOLA TICINO</t>
   </si>
   <si>
     <t>28/04/2026 08:00</t>
   </si>
   <si>
     <t>25/07/2026 23:00</t>
   </si>
   <si>
-    <t>12842</t>
-[...32 lines deleted...]
-    <t>22/06/2026 14:00</t>
+    <t>13342</t>
+  </si>
+  <si>
+    <t>TREVIGLIO</t>
+  </si>
+  <si>
+    <t>COMUNE DI TREVIGLIO</t>
+  </si>
+  <si>
+    <t>ARCENE, ARZAGO D'ADDA, BRIGNANO GERA D'ADDA, CALVENZANO, CANONICA D'ADDA, CARAVAGGIO, CASIRATE D'ADDA, CASTEL ROZZONE, FARA GERA D'ADDA, FORNOVO SAN GIOVANNI, LURANO, MISANO DI GERA D'ADDA, MOZZANICA, PAGAZZANO, POGNANO, PONTIROLO NUOVO, SPIRANO, TREVIGLIO</t>
+  </si>
+  <si>
+    <t>15/06/2026 09:00</t>
+  </si>
+  <si>
+    <t>31/07/2026 12:00</t>
+  </si>
+  <si>
+    <t>13562</t>
+  </si>
+  <si>
+    <t>VALLE CAVALLINA</t>
+  </si>
+  <si>
+    <t>COMUNE DI TRESCORE BALNEARIO</t>
+  </si>
+  <si>
+    <t>BERZO SAN FERMO, BIANZANO, BORGO DI TERZO, CAROBBIO DEGLI ANGELI, CASAZZA, CENATE SOPRA, CENATE SOTTO, ENDINE GAIANO, ENTRATICO, GAVERINA TERME, GORLAGO, GRONE, LUZZANA, MONASTEROLO DEL CASTELLO, RANZANICO, SAN PAOLO D'ARGON, SPINONE AL LAGO, TRESCORE BALNEARIO, VIGANO SAN MARTINO, ZANDOBBIO</t>
+  </si>
+  <si>
+    <t>06/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>14/08/2026 12:00</t>
+  </si>
+  <si>
+    <t>13602</t>
+  </si>
+  <si>
+    <t>VALLE TROMPIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI SAREZZO</t>
+  </si>
+  <si>
+    <t>BOVEGNO, BOVEZZO, BRIONE, CAINO, COLLIO, CONCESIO, GARDONE VAL TROMPIA, IRMA, LODRINO, LUMEZZANE, MARCHENO, MARMENTINO, NAVE, PEZZAZE, POLAVENO, SAREZZO, TAVERNOLE SUL MELLA, VILLA CARCINA</t>
+  </si>
+  <si>
+    <t>15/07/2026 09:00</t>
+  </si>
+  <si>
+    <t>06/11/2026 12:00</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -677,51 +662,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L17"/>
+  <dimension ref="A1:L16"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -893,192 +878,169 @@
       </c>
       <c r="F10" t="s" s="7">
         <v>39</v>
       </c>
       <c r="G10" t="s" s="7">
         <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="7">
         <v>41</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C11" t="s" s="7">
         <v>42</v>
       </c>
       <c r="D11" t="s" s="7">
         <v>43</v>
       </c>
       <c r="E11" t="s" s="7">
         <v>44</v>
       </c>
       <c r="F11" t="s" s="7">
-        <v>21</v>
+        <v>45</v>
       </c>
       <c r="G11" t="s" s="7">
-        <v>45</v>
+        <v>46</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="7">
-        <v>46</v>
+        <v>47</v>
       </c>
       <c r="B12" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C12" t="s" s="7">
-        <v>47</v>
+        <v>48</v>
       </c>
       <c r="D12" t="s" s="7">
-        <v>48</v>
+        <v>49</v>
       </c>
       <c r="E12" t="s" s="7">
-        <v>49</v>
+        <v>50</v>
       </c>
       <c r="F12" t="s" s="7">
-        <v>50</v>
+        <v>51</v>
       </c>
       <c r="G12" t="s" s="7">
-        <v>51</v>
+        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="7">
-        <v>52</v>
+        <v>53</v>
       </c>
       <c r="B13" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C13" t="s" s="7">
-        <v>53</v>
+        <v>54</v>
       </c>
       <c r="D13" t="s" s="7">
-        <v>54</v>
+        <v>55</v>
       </c>
       <c r="E13" t="s" s="7">
-        <v>55</v>
+        <v>56</v>
       </c>
       <c r="F13" t="s" s="7">
-        <v>56</v>
+        <v>57</v>
       </c>
       <c r="G13" t="s" s="7">
-        <v>57</v>
+        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="7">
-        <v>58</v>
+        <v>59</v>
       </c>
       <c r="B14" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C14" t="s" s="7">
-        <v>59</v>
+        <v>60</v>
       </c>
       <c r="D14" t="s" s="7">
-        <v>60</v>
+        <v>61</v>
       </c>
       <c r="E14" t="s" s="7">
-        <v>61</v>
+        <v>62</v>
       </c>
       <c r="F14" t="s" s="7">
-        <v>62</v>
+        <v>63</v>
       </c>
       <c r="G14" t="s" s="7">
-        <v>63</v>
+        <v>64</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="7">
-        <v>64</v>
+        <v>65</v>
       </c>
       <c r="B15" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C15" t="s" s="7">
-        <v>65</v>
+        <v>66</v>
       </c>
       <c r="D15" t="s" s="7">
-        <v>66</v>
+        <v>67</v>
       </c>
       <c r="E15" t="s" s="7">
-        <v>67</v>
+        <v>68</v>
       </c>
       <c r="F15" t="s" s="7">
-        <v>68</v>
+        <v>69</v>
       </c>
       <c r="G15" t="s" s="7">
-        <v>69</v>
+        <v>70</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="7">
-        <v>70</v>
+        <v>71</v>
       </c>
       <c r="B16" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C16" t="s" s="7">
-        <v>71</v>
+        <v>72</v>
       </c>
       <c r="D16" t="s" s="7">
-        <v>72</v>
+        <v>73</v>
       </c>
       <c r="E16" t="s" s="7">
-        <v>73</v>
+        <v>74</v>
       </c>
       <c r="F16" t="s" s="7">
-        <v>74</v>
+        <v>75</v>
       </c>
       <c r="G16" t="s" s="7">
-        <v>75</v>
-[...3 lines deleted...]
-      <c r="A17" t="s" s="7">
         <v>76</v>
-      </c>
-[...16 lines deleted...]
-        <v>81</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">