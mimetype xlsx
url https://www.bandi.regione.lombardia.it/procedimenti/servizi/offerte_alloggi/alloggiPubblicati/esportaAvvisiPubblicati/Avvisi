--- v4 (2026-07-21)
+++ v5 (2026-10-19)
@@ -25,281 +25,467 @@
       <x15ac:absPath xmlns:x15ac="http://schemas.microsoft.com/office/spreadsheetml/2010/11/ac" url="C:\Users\alfredo.conti\Desktop\"/>
     </mc:Choice>
   </mc:AlternateContent>
   <xr:revisionPtr documentId="13_ncr:1_{831DE0C3-A540-4089-94F6-74596ACBCA2B}" revIDLastSave="0" xr10:uidLastSave="{00000000-0000-0000-0000-000000000000}" xr6:coauthVersionLast="47" xr6:coauthVersionMax="47"/>
   <bookViews>
     <workbookView windowHeight="11500" windowWidth="19420" xWindow="-110" xr2:uid="{CF347E83-1EF0-4BB4-94D7-2A8199751B49}" yWindow="-110"/>
   </bookViews>
   <sheets>
     <sheet name="Elenco Avvisi aperti" r:id="rId1" sheetId="1"/>
   </sheets>
   <calcPr calcId="191029"/>
   <extLst>
     <ext uri="{140A7094-0E35-4892-8432-C4D2E57EDEB5}">
       <x15:workbookPr chartTrackingRefBase="1"/>
     </ext>
     <ext xmlns:xcalcf="http://schemas.microsoft.com/office/spreadsheetml/2018/calcfeatures" uri="{B58B0392-4F1F-4190-BB64-5DF3571DCE5F}">
       <xcalcf:calcFeatures>
         <xcalcf:feature name="microsoft.com:RD"/>
       </xcalcf:calcFeatures>
     </ext>
   </extLst>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="87" uniqueCount="77">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="164" uniqueCount="139">
   <si>
     <t>ID Avviso</t>
   </si>
   <si>
     <t>Piano di Zona</t>
   </si>
   <si>
     <t>Servizi abitativi di Regione Lombardia</t>
   </si>
   <si>
     <t>Data e ora di apertura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Data e ora di chiusura dell'Avviso ai cittadini</t>
   </si>
   <si>
     <t>Avvisi aperti al</t>
   </si>
   <si>
     <t>Comune capofila</t>
   </si>
   <si>
     <t>Comuni del Piano di Zona</t>
   </si>
   <si>
     <t>Anno Regolamento</t>
   </si>
   <si>
-    <t>21/07/2026 05:30:03</t>
-[...2 lines deleted...]
-    <t>13442</t>
+    <t>19/10/2026 15:30:13</t>
+  </si>
+  <si>
+    <t>13882</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
-    <t>BASSA BRESCIANA CENTRALE</t>
-[...50 lines deleted...]
-    <t>13542</t>
+    <t>BELLANO</t>
+  </si>
+  <si>
+    <t>COMUNE DI MANDELLO DEL LARIO</t>
+  </si>
+  <si>
+    <t>ABBADIA LARIANA, BALLABIO, BARZIO, BELLANO, CASARGO, CASSINA VALSASSINA, COLICO, CORTENOVA, CRANDOLA VALSASSINA, CREMENO, DERVIO, DORIO, ESINO LARIO, INTROBIO, LIERNA, MANDELLO DEL LARIO, MARGNO, MOGGIO, MORTERONE, PAGNONA, PARLASCO, PASTURO, PERLEDO, PREMANA, PRIMALUNA, SUEGLIO, TACENO, VALVARRONE, VARENNA</t>
+  </si>
+  <si>
+    <t>01/10/2026 12:00</t>
+  </si>
+  <si>
+    <t>03/11/2026 12:00</t>
+  </si>
+  <si>
+    <t>13802</t>
+  </si>
+  <si>
+    <t>BRESCIA</t>
+  </si>
+  <si>
+    <t>COMUNE DI BRESCIA</t>
+  </si>
+  <si>
+    <t>BRESCIA, COLLEBEATO</t>
+  </si>
+  <si>
+    <t>21/09/2026 09:00</t>
+  </si>
+  <si>
+    <t>23/10/2026 12:00</t>
+  </si>
+  <si>
+    <t>13862</t>
+  </si>
+  <si>
+    <t>CANTÙ</t>
+  </si>
+  <si>
+    <t>COMUNE DI CANTU'</t>
+  </si>
+  <si>
+    <t>CANTU', CAPIAGO INTIMIANO, CARIMATE, CERMENATE, CUCCIAGO, FIGINO SERENZA, NOVEDRATE, SENNA COMASCO</t>
+  </si>
+  <si>
+    <t>19/10/2026 08:00</t>
+  </si>
+  <si>
+    <t>20/11/2026 14:00</t>
+  </si>
+  <si>
+    <t>13822</t>
+  </si>
+  <si>
+    <t>CINISELLO BALSAMO</t>
+  </si>
+  <si>
+    <t>COMUNE DI CINISELLO BALSAMO</t>
+  </si>
+  <si>
+    <t>BRESSO, CINISELLO BALSAMO, CORMANO, CUSANO MILANINO</t>
+  </si>
+  <si>
+    <t>24/09/2026 10:00</t>
+  </si>
+  <si>
+    <t>26/10/2026 12:00</t>
+  </si>
+  <si>
+    <t>13922</t>
+  </si>
+  <si>
+    <t>DESIO</t>
+  </si>
+  <si>
+    <t>COMUNE DI DESIO</t>
+  </si>
+  <si>
+    <t>BOVISIO-MASCIAGO, CESANO MADERNO, DESIO, LIMBIATE, MUGGIO', NOVA MILANESE, VAREDO</t>
+  </si>
+  <si>
+    <t>15/10/2026 09:00</t>
+  </si>
+  <si>
+    <t>16/11/2026 18:00</t>
+  </si>
+  <si>
+    <t>13702</t>
+  </si>
+  <si>
+    <t>LECCO</t>
+  </si>
+  <si>
+    <t>COMUNE DI LECCO</t>
+  </si>
+  <si>
+    <t>ANNONE DI BRIANZA, BOSISIO PARINI, BULCIAGO, CALOLZIOCORTE, CARENNO, CASTELLO DI BRIANZA, CESANA BRIANZA, CIVATE, COLLE BRIANZA, COSTA MASNAGA, DOLZAGO, ELLO, ERVE, GALBIATE, GARBAGNATE MONASTERO, GARLATE, LECCO, MALGRATE, MOLTENO, MONTE MARENZO, NIBIONNO, OGGIONO, OLGINATE, OLIVETO LARIO, PESCATE, ROGENO, SIRONE, SUELLO, VALGREGHENTINO, VALMADRERA, VERCURAGO</t>
+  </si>
+  <si>
+    <t>16/09/2026 12:00</t>
+  </si>
+  <si>
+    <t>13984</t>
+  </si>
+  <si>
+    <t>LOMAZZO - FINO MORNASCO</t>
+  </si>
+  <si>
+    <t>COMUNE DI LOMAZZO</t>
+  </si>
+  <si>
+    <t>BREGNANO, CADORAGO, CARBONATE, CASNATE CON BERNATE, CASSINA RIZZARDI, CIRIMIDO, FENEGRO', FINO MORNASCO, GRANDATE, LIMIDO COMASCO, LOCATE VARESINO, LOMAZZO, LUISAGO, LURAGO MARINONE, MOZZATE, ROVELLASCA, ROVELLO PORRO, TURATE, VERTEMATE CON MINOPRIO</t>
+  </si>
+  <si>
+    <t>12/10/2026 00:00</t>
+  </si>
+  <si>
+    <t>20/11/2026 23:59</t>
+  </si>
+  <si>
+    <t>13843</t>
+  </si>
+  <si>
+    <t>MAGENTA</t>
+  </si>
+  <si>
+    <t>COMUNE DI MAGENTA</t>
+  </si>
+  <si>
+    <t>ARLUNO, BAREGGIO, BOFFALORA SOPRA TICINO, CASOREZZO, CORBETTA, MAGENTA, MARCALLO CON CASONE, MESERO, OSSONA, ROBECCO SUL NAVIGLIO, SANTO STEFANO TICINO, SEDRIANO, VITTUONE</t>
+  </si>
+  <si>
+    <t>05/10/2026 10:00</t>
+  </si>
+  <si>
+    <t>09/11/2026 12:30</t>
+  </si>
+  <si>
+    <t>13923</t>
+  </si>
+  <si>
+    <t>MERATE</t>
+  </si>
+  <si>
+    <t>COMUNE DI MERATE</t>
+  </si>
+  <si>
+    <t>AIRUNO, BARZAGO, BARZANO', BRIVIO, CALCO, CASATENOVO, CASSAGO BRIANZA, CERNUSCO LOMBARDONE, CREMELLA, IMBERSAGO, LA VALLETTA BRIANZA, LOMAGNA, MERATE, MISSAGLIA, MONTEVECCHIA, MONTICELLO BRIANZA, OLGIATE MOLGORA, OSNAGO, PADERNO D'ADDA, ROBBIATE, SANTA MARIA HOE', SIRTORI, VERDERIO, VIGANO'</t>
+  </si>
+  <si>
+    <t>06/10/2026 09:00</t>
+  </si>
+  <si>
+    <t>09/11/2026 16:00</t>
+  </si>
+  <si>
+    <t>13842</t>
   </si>
   <si>
     <t>MILANO CITTÀ</t>
   </si>
   <si>
     <t>COMUNE DI MILANO</t>
   </si>
   <si>
     <t>MILANO</t>
   </si>
   <si>
-    <t>02/07/2026 09:00</t>
-[...110 lines deleted...]
-    <t>14/08/2026 12:00</t>
+    <t>23/09/2026 09:00</t>
+  </si>
+  <si>
+    <t>30/11/2026 12:00</t>
+  </si>
+  <si>
+    <t>13985</t>
+  </si>
+  <si>
+    <t>OLGIATE COMASCO</t>
+  </si>
+  <si>
+    <t>COMUNE DI OLGIATE COMASCO</t>
+  </si>
+  <si>
+    <t>ALBIOLO, APPIANO GENTILE, BEREGAZZO CON FIGLIARO, BINAGO, BIZZARONE, BULGAROGRASSO, CASTELNUOVO BOZZENTE, COLVERDE, FALOPPIO, GUANZATE, LURATE CACCIVIO, OLGIATE COMASCO, OLTRONA DI SAN MAMETTE, RODERO, RONAGO, SOLBIATE CON CAGNO, UGGIATE CON RONAGO, UGGIATE TREVANO, VALMOREA, VENIANO, VILLA GUARDIA</t>
+  </si>
+  <si>
+    <t>14/10/2026 00:00</t>
+  </si>
+  <si>
+    <t>16/11/2026 23:59</t>
+  </si>
+  <si>
+    <t>14062</t>
+  </si>
+  <si>
+    <t>PAULLO</t>
+  </si>
+  <si>
+    <t>COMUNE DI PESCHIERA BORROMEO</t>
+  </si>
+  <si>
+    <t>MEDIGLIA, PANTIGLIATE, PAULLO, PESCHIERA BORROMEO, TRIBIANO</t>
+  </si>
+  <si>
+    <t>14/10/2026 10:00</t>
+  </si>
+  <si>
+    <t>16/11/2026 13:00</t>
+  </si>
+  <si>
+    <t>13663</t>
+  </si>
+  <si>
+    <t>PIOLTELLO</t>
+  </si>
+  <si>
+    <t>COMUNE DI PIOLTELLO</t>
+  </si>
+  <si>
+    <t>PIOLTELLO, RODANO, SEGRATE, VIMODRONE</t>
+  </si>
+  <si>
+    <t>01/09/2026 00:00</t>
+  </si>
+  <si>
+    <t>31/10/2026 23:59</t>
+  </si>
+  <si>
+    <t>14102</t>
+  </si>
+  <si>
+    <t>SONDRIO</t>
+  </si>
+  <si>
+    <t>COMUNE DI SONDRIO</t>
+  </si>
+  <si>
+    <t>ALBOSAGGIA, BERBENNO DI VALTELLINA, CAIOLO, CASPOGGIO, CASTELLO DELL'ACQUA, CASTIONE ANDEVENNO, CEDRASCO, CHIESA IN VALMALENCO, CHIURO, COLORINA, FAEDO VALTELLINO, FUSINE, LANZADA, MONTAGNA IN VALTELLINA, PIATEDA, POGGIRIDENTI, PONTE IN VALTELLINA, POSTALESIO, SONDRIO, SPRIANA, TORRE DI SANTA MARIA, TRESIVIO</t>
+  </si>
+  <si>
+    <t>13/10/2026 12:00</t>
+  </si>
+  <si>
+    <t>23/11/2026 12:00</t>
+  </si>
+  <si>
+    <t>13962</t>
+  </si>
+  <si>
+    <t>TIRANO</t>
+  </si>
+  <si>
+    <t>COMUNE DI TIRANO</t>
+  </si>
+  <si>
+    <t>APRICA, BIANZONE, GROSIO, GROSOTTO, LOVERO, MAZZO DI VALTELLINA, SERNIO, TEGLIO, TIRANO, TOVO DI SANT'AGATA, VERVIO, VILLA DI TIRANO</t>
+  </si>
+  <si>
+    <t>15/10/2026 12:00</t>
+  </si>
+  <si>
+    <t>16/11/2026 12:00</t>
+  </si>
+  <si>
+    <t>13482</t>
+  </si>
+  <si>
+    <t>TRADATE</t>
+  </si>
+  <si>
+    <t>COMUNE DI TRADATE</t>
+  </si>
+  <si>
+    <t>CASTELSEPRIO, CASTIGLIONE OLONA, GORNATE-OLONA, LONATE CEPPINO, TRADATE, VEDANO OLONA, VENEGONO INFERIORE, VENEGONO SUPERIORE</t>
+  </si>
+  <si>
+    <t>02/09/2026 11:00</t>
+  </si>
+  <si>
+    <t>02/11/2026 23:59</t>
+  </si>
+  <si>
+    <t>13902</t>
+  </si>
+  <si>
+    <t>TREZZO D'ADDA</t>
+  </si>
+  <si>
+    <t>COMUNE DI TREZZO SULL'ADDA</t>
+  </si>
+  <si>
+    <t>BASIANO, GREZZAGO, MASATE, POZZO D'ADDA, TREZZANO ROSA, TREZZO SULL'ADDA, VAPRIO D'ADDA</t>
+  </si>
+  <si>
+    <t>19/10/2026 09:00</t>
+  </si>
+  <si>
+    <t>23/11/2026 18:00</t>
   </si>
   <si>
     <t>13602</t>
   </si>
   <si>
     <t>VALLE TROMPIA</t>
   </si>
   <si>
     <t>COMUNE DI SAREZZO</t>
   </si>
   <si>
     <t>BOVEGNO, BOVEZZO, BRIONE, CAINO, COLLIO, CONCESIO, GARDONE VAL TROMPIA, IRMA, LODRINO, LUMEZZANE, MARCHENO, MARMENTINO, NAVE, PEZZAZE, POLAVENO, SAREZZO, TAVERNOLE SUL MELLA, VILLA CARCINA</t>
   </si>
   <si>
     <t>15/07/2026 09:00</t>
   </si>
   <si>
     <t>06/11/2026 12:00</t>
+  </si>
+  <si>
+    <t>13762</t>
+  </si>
+  <si>
+    <t>VALLECAMONICA</t>
+  </si>
+  <si>
+    <t>COMUNE DI PISOGNE</t>
+  </si>
+  <si>
+    <t>ANGOLO TERME, ARTOGNE, BERZO DEMO, BERZO INFERIORE, BIENNO, BORNO, BRAONE, BRENO, CAPO DI PONTE, CEDEGOLO, CERVENO, CETO, CEVO, CIMBERGO, CIVIDATE CAMUNO, CORTENO GOLGI, DARFO BOARIO TERME, EDOLO, ESINE, GIANICO, INCUDINE, LOSINE, LOZIO, MALEGNO, MALONNO, MONNO, NIARDO, ONO SAN PIETRO, OSSIMO, PAISCO LOVENO, PASPARDO, PIAN CAMUNO, PIANCOGNO, PISOGNE, PONTE DI LEGNO, SAVIORE DELL'ADAMELLO, SELLERO, SONICO, TEMU', VEZZA D'OGLIO, VIONE</t>
+  </si>
+  <si>
+    <t>01/10/2026 00:00</t>
+  </si>
+  <si>
+    <t>31/10/2026 00:00</t>
+  </si>
+  <si>
+    <t>13903</t>
+  </si>
+  <si>
+    <t>VIMERCATE</t>
+  </si>
+  <si>
+    <t>COMUNE DI VIMERCATE</t>
+  </si>
+  <si>
+    <t>AGRATE BRIANZA, AICURZIO, ARCORE, BELLUSCO, BERNAREGGIO, BURAGO DI MOLGORA, BUSNAGO, CAMPARADA, CAPONAGO, CARNATE, CAVENAGO DI BRIANZA, CONCOREZZO, CORNATE D'ADDA, CORREZZANA, LESMO, MEZZAGO, ORNAGO, RONCELLO, RONCO BRIANTINO, SULBIATE, USMATE VELATE, VIMERCATE</t>
+  </si>
+  <si>
+    <t>13682</t>
+  </si>
+  <si>
+    <t>LUINO</t>
+  </si>
+  <si>
+    <t>COMUNE DI LUINO</t>
+  </si>
+  <si>
+    <t>AGRA, BEDERO VALCUVIA, BREZZO DI BEDERO, BRISSAGO-VALTRAVAGLIA, CADEGLIANO-VICONAGO, CASTELVECCANA, CREMENAGA, CUGLIATE-FABIASCO, CUNARDO, CURIGLIA CON MONTEVIASCO, DUMENZA, FERRERA DI VARESE, GERMIGNAGA, GRANTOLA, LAVENA PONTE TRESA, LUINO, MACCAGNO CON PINO E VEDDASCA, MARCHIROLO, MARZIO, MESENZANA, MONTEGRINO VALTRAVAGLIA, PORTO VALTRAVAGLIA, TRONZANO LAGO MAGGIORE, VALGANNA</t>
+  </si>
+  <si>
+    <t>15/11/2026 12:00</t>
+  </si>
+  <si>
+    <t>13782</t>
+  </si>
+  <si>
+    <t>ALTO MILANESE</t>
+  </si>
+  <si>
+    <t>COMUNE DI LEGNANO</t>
+  </si>
+  <si>
+    <t>ARCONATE, BERNATE TICINO, BUSCATE, BUSTO GAROLFO, CANEGRATE, CASTANO PRIMO, CERRO MAGGIORE, CUGGIONO, DAIRAGO, INVERUNO, LEGNANO, MAGNAGO, NERVIANO, NOSATE, PARABIAGO, RESCALDINA, ROBECCHETTO CON INDUNO, SAN GIORGIO SU LEGNANO, SAN VITTORE OLONA, TURBIGO, VANZAGHELLO, VILLA CORTESE</t>
+  </si>
+  <si>
+    <t>05/10/2026 08:00</t>
+  </si>
+  <si>
+    <t>22/11/2026 23:59</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:x16r2="http://schemas.microsoft.com/office/spreadsheetml/2015/02/main" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" mc:Ignorable="x14ac x16r2 xr">
   <numFmts count="0"/>
   <fonts count="4" x14ac:knownFonts="1">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <b/>
       <sz val="12"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <sz val="12"/>
@@ -662,51 +848,51 @@
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
       <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" id="{62F939B6-93AF-4DB8-9C6B-D6C7DFDC589F}" name="Office 2013 - 2022 Theme" vid="{4A3C46E8-61CC-4603-A589-7422A47A8E4A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xmlns:xr="http://schemas.microsoft.com/office/spreadsheetml/2014/revision" xmlns:xr2="http://schemas.microsoft.com/office/spreadsheetml/2015/revision2" xmlns:xr3="http://schemas.microsoft.com/office/spreadsheetml/2016/revision3" mc:Ignorable="x14ac xr xr2 xr3" xr:uid="{CDCE19F2-8C38-4780-9EEF-A322195DDC2A}">
-  <dimension ref="A1:L16"/>
+  <dimension ref="A1:L27"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0">
       <selection activeCell="C4" sqref="C4"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.5" x14ac:dyDescent="0.35"/>
   <cols>
     <col min="1" max="2" customWidth="true" width="20.54296875" collapsed="false"/>
     <col min="3" max="4" customWidth="true" width="25.6328125" collapsed="false"/>
     <col min="5" max="5" customWidth="true" width="26.6328125" collapsed="false"/>
     <col min="6" max="6" customWidth="true" width="47.90625" collapsed="false"/>
     <col min="7" max="7" customWidth="true" width="46.453125" collapsed="false"/>
   </cols>
   <sheetData>
     <row ht="18.5" r="1" spans="1:11" x14ac:dyDescent="0.45">
       <c r="A1" s="6" t="s">
         <v>2</v>
       </c>
       <c r="B1" s="6"/>
       <c r="C1" s="5"/>
       <c r="D1" s="5"/>
       <c r="E1" s="5"/>
       <c r="F1" s="5"/>
       <c r="G1" s="5"/>
       <c r="H1" s="5"/>
@@ -881,166 +1067,419 @@
       </c>
       <c r="G10" t="s" s="7">
         <v>40</v>
       </c>
     </row>
     <row r="11">
       <c r="A11" t="s" s="7">
         <v>41</v>
       </c>
       <c r="B11" t="s" s="7">
         <v>11</v>
       </c>
       <c r="C11" t="s" s="7">
         <v>42</v>
       </c>
       <c r="D11" t="s" s="7">
         <v>43</v>
       </c>
       <c r="E11" t="s" s="7">
         <v>44</v>
       </c>
       <c r="F11" t="s" s="7">
         <v>45</v>
       </c>
       <c r="G11" t="s" s="7">
-        <v>46</v>
+        <v>16</v>
       </c>
     </row>
     <row r="12">
       <c r="A12" t="s" s="7">
+        <v>46</v>
+      </c>
+      <c r="B12" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C12" t="s" s="7">
         <v>47</v>
       </c>
-      <c r="B12" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C12" t="s" s="7">
+      <c r="D12" t="s" s="7">
         <v>48</v>
       </c>
-      <c r="D12" t="s" s="7">
+      <c r="E12" t="s" s="7">
         <v>49</v>
       </c>
-      <c r="E12" t="s" s="7">
+      <c r="F12" t="s" s="7">
         <v>50</v>
       </c>
-      <c r="F12" t="s" s="7">
+      <c r="G12" t="s" s="7">
         <v>51</v>
-      </c>
-[...1 lines deleted...]
-        <v>52</v>
       </c>
     </row>
     <row r="13">
       <c r="A13" t="s" s="7">
+        <v>52</v>
+      </c>
+      <c r="B13" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C13" t="s" s="7">
         <v>53</v>
       </c>
-      <c r="B13" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C13" t="s" s="7">
+      <c r="D13" t="s" s="7">
         <v>54</v>
       </c>
-      <c r="D13" t="s" s="7">
+      <c r="E13" t="s" s="7">
         <v>55</v>
       </c>
-      <c r="E13" t="s" s="7">
+      <c r="F13" t="s" s="7">
         <v>56</v>
       </c>
-      <c r="F13" t="s" s="7">
+      <c r="G13" t="s" s="7">
         <v>57</v>
-      </c>
-[...1 lines deleted...]
-        <v>58</v>
       </c>
     </row>
     <row r="14">
       <c r="A14" t="s" s="7">
+        <v>58</v>
+      </c>
+      <c r="B14" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C14" t="s" s="7">
         <v>59</v>
       </c>
-      <c r="B14" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C14" t="s" s="7">
+      <c r="D14" t="s" s="7">
         <v>60</v>
       </c>
-      <c r="D14" t="s" s="7">
+      <c r="E14" t="s" s="7">
         <v>61</v>
       </c>
-      <c r="E14" t="s" s="7">
+      <c r="F14" t="s" s="7">
         <v>62</v>
       </c>
-      <c r="F14" t="s" s="7">
+      <c r="G14" t="s" s="7">
         <v>63</v>
-      </c>
-[...1 lines deleted...]
-        <v>64</v>
       </c>
     </row>
     <row r="15">
       <c r="A15" t="s" s="7">
+        <v>64</v>
+      </c>
+      <c r="B15" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C15" t="s" s="7">
         <v>65</v>
       </c>
-      <c r="B15" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C15" t="s" s="7">
+      <c r="D15" t="s" s="7">
         <v>66</v>
       </c>
-      <c r="D15" t="s" s="7">
+      <c r="E15" t="s" s="7">
         <v>67</v>
       </c>
-      <c r="E15" t="s" s="7">
+      <c r="F15" t="s" s="7">
         <v>68</v>
       </c>
-      <c r="F15" t="s" s="7">
+      <c r="G15" t="s" s="7">
         <v>69</v>
-      </c>
-[...1 lines deleted...]
-        <v>70</v>
       </c>
     </row>
     <row r="16">
       <c r="A16" t="s" s="7">
+        <v>70</v>
+      </c>
+      <c r="B16" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C16" t="s" s="7">
         <v>71</v>
       </c>
-      <c r="B16" t="s" s="7">
-[...2 lines deleted...]
-      <c r="C16" t="s" s="7">
+      <c r="D16" t="s" s="7">
         <v>72</v>
       </c>
-      <c r="D16" t="s" s="7">
+      <c r="E16" t="s" s="7">
         <v>73</v>
       </c>
-      <c r="E16" t="s" s="7">
+      <c r="F16" t="s" s="7">
         <v>74</v>
       </c>
-      <c r="F16" t="s" s="7">
+      <c r="G16" t="s" s="7">
         <v>75</v>
       </c>
-      <c r="G16" t="s" s="7">
+    </row>
+    <row r="17">
+      <c r="A17" t="s" s="7">
         <v>76</v>
+      </c>
+      <c r="B17" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C17" t="s" s="7">
+        <v>77</v>
+      </c>
+      <c r="D17" t="s" s="7">
+        <v>78</v>
+      </c>
+      <c r="E17" t="s" s="7">
+        <v>79</v>
+      </c>
+      <c r="F17" t="s" s="7">
+        <v>80</v>
+      </c>
+      <c r="G17" t="s" s="7">
+        <v>81</v>
+      </c>
+    </row>
+    <row r="18">
+      <c r="A18" t="s" s="7">
+        <v>82</v>
+      </c>
+      <c r="B18" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C18" t="s" s="7">
+        <v>83</v>
+      </c>
+      <c r="D18" t="s" s="7">
+        <v>84</v>
+      </c>
+      <c r="E18" t="s" s="7">
+        <v>85</v>
+      </c>
+      <c r="F18" t="s" s="7">
+        <v>86</v>
+      </c>
+      <c r="G18" t="s" s="7">
+        <v>87</v>
+      </c>
+    </row>
+    <row r="19">
+      <c r="A19" t="s" s="7">
+        <v>88</v>
+      </c>
+      <c r="B19" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C19" t="s" s="7">
+        <v>89</v>
+      </c>
+      <c r="D19" t="s" s="7">
+        <v>90</v>
+      </c>
+      <c r="E19" t="s" s="7">
+        <v>91</v>
+      </c>
+      <c r="F19" t="s" s="7">
+        <v>92</v>
+      </c>
+      <c r="G19" t="s" s="7">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="20">
+      <c r="A20" t="s" s="7">
+        <v>94</v>
+      </c>
+      <c r="B20" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C20" t="s" s="7">
+        <v>95</v>
+      </c>
+      <c r="D20" t="s" s="7">
+        <v>96</v>
+      </c>
+      <c r="E20" t="s" s="7">
+        <v>97</v>
+      </c>
+      <c r="F20" t="s" s="7">
+        <v>98</v>
+      </c>
+      <c r="G20" t="s" s="7">
+        <v>99</v>
+      </c>
+    </row>
+    <row r="21">
+      <c r="A21" t="s" s="7">
+        <v>100</v>
+      </c>
+      <c r="B21" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C21" t="s" s="7">
+        <v>101</v>
+      </c>
+      <c r="D21" t="s" s="7">
+        <v>102</v>
+      </c>
+      <c r="E21" t="s" s="7">
+        <v>103</v>
+      </c>
+      <c r="F21" t="s" s="7">
+        <v>104</v>
+      </c>
+      <c r="G21" t="s" s="7">
+        <v>105</v>
+      </c>
+    </row>
+    <row r="22">
+      <c r="A22" t="s" s="7">
+        <v>106</v>
+      </c>
+      <c r="B22" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C22" t="s" s="7">
+        <v>107</v>
+      </c>
+      <c r="D22" t="s" s="7">
+        <v>108</v>
+      </c>
+      <c r="E22" t="s" s="7">
+        <v>109</v>
+      </c>
+      <c r="F22" t="s" s="7">
+        <v>110</v>
+      </c>
+      <c r="G22" t="s" s="7">
+        <v>111</v>
+      </c>
+    </row>
+    <row r="23">
+      <c r="A23" t="s" s="7">
+        <v>112</v>
+      </c>
+      <c r="B23" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C23" t="s" s="7">
+        <v>113</v>
+      </c>
+      <c r="D23" t="s" s="7">
+        <v>114</v>
+      </c>
+      <c r="E23" t="s" s="7">
+        <v>115</v>
+      </c>
+      <c r="F23" t="s" s="7">
+        <v>116</v>
+      </c>
+      <c r="G23" t="s" s="7">
+        <v>117</v>
+      </c>
+    </row>
+    <row r="24">
+      <c r="A24" t="s" s="7">
+        <v>118</v>
+      </c>
+      <c r="B24" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C24" t="s" s="7">
+        <v>119</v>
+      </c>
+      <c r="D24" t="s" s="7">
+        <v>120</v>
+      </c>
+      <c r="E24" t="s" s="7">
+        <v>121</v>
+      </c>
+      <c r="F24" t="s" s="7">
+        <v>122</v>
+      </c>
+      <c r="G24" t="s" s="7">
+        <v>123</v>
+      </c>
+    </row>
+    <row r="25">
+      <c r="A25" t="s" s="7">
+        <v>124</v>
+      </c>
+      <c r="B25" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C25" t="s" s="7">
+        <v>125</v>
+      </c>
+      <c r="D25" t="s" s="7">
+        <v>126</v>
+      </c>
+      <c r="E25" t="s" s="7">
+        <v>127</v>
+      </c>
+      <c r="F25" t="s" s="7">
+        <v>110</v>
+      </c>
+      <c r="G25" t="s" s="7">
+        <v>93</v>
+      </c>
+    </row>
+    <row r="26">
+      <c r="A26" t="s" s="7">
+        <v>128</v>
+      </c>
+      <c r="B26" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C26" t="s" s="7">
+        <v>129</v>
+      </c>
+      <c r="D26" t="s" s="7">
+        <v>130</v>
+      </c>
+      <c r="E26" t="s" s="7">
+        <v>131</v>
+      </c>
+      <c r="F26" t="s" s="7">
+        <v>15</v>
+      </c>
+      <c r="G26" t="s" s="7">
+        <v>132</v>
+      </c>
+    </row>
+    <row r="27">
+      <c r="A27" t="s" s="7">
+        <v>133</v>
+      </c>
+      <c r="B27" t="s" s="7">
+        <v>11</v>
+      </c>
+      <c r="C27" t="s" s="7">
+        <v>134</v>
+      </c>
+      <c r="D27" t="s" s="7">
+        <v>135</v>
+      </c>
+      <c r="E27" t="s" s="7">
+        <v>136</v>
+      </c>
+      <c r="F27" t="s" s="7">
+        <v>137</v>
+      </c>
+      <c r="G27" t="s" s="7">
+        <v>138</v>
       </c>
     </row>
   </sheetData>
   <pageMargins bottom="0.75" footer="0.3" header="0.3" left="0.7" right="0.7" top="0.75"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <TotalTime></TotalTime>
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector baseType="variant" size="2">
       <vt:variant>
         <vt:lpstr>Fogli di lavoro</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector baseType="lpstr" size="1">